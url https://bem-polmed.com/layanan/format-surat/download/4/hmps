--- v0 (2026-07-23)
+++ v1 (2026-10-25)
@@ -1,353 +1,10409 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:body>
+    <w:p w14:paraId="4A34989F" w14:textId="145FB751" w:rsidR="00D57A67" w:rsidRPr="005F4B97" w:rsidRDefault="005F4B97" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="68"/>
+          <w:szCs w:val="68"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="68"/>
+          <w:szCs w:val="68"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>PROPOSAL KEGIATAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C55A342" w14:textId="08AF5AA1" w:rsidR="00D57A67" w:rsidRPr="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="68"/>
+          <w:szCs w:val="68"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="64"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="043266C7" wp14:editId="1C9D9FAF">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1539240</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1602474</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2333624" cy="2209800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Image 1" descr="Description: LOGO POLMED.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Image 1" descr="Description: LOGO POLMED.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2333624" cy="2209800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="64"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(nama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="64"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="64"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>progja)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C651316" w14:textId="77777777" w:rsidR="00D57A67" w:rsidRPr="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9A135A" w14:textId="77777777" w:rsidR="00D57A67" w:rsidRPr="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE52DCD" w14:textId="77777777" w:rsidR="00D57A67" w:rsidRPr="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1ADD99" w14:textId="77777777" w:rsidR="00D57A67" w:rsidRPr="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB42567" w14:textId="68BF1595" w:rsidR="00D57A67" w:rsidRPr="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="6021"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>logo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>organisasi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430BACB2" w14:textId="77777777" w:rsidR="00D57A67" w:rsidRPr="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31ECFF0F" w14:textId="77777777" w:rsidR="00D57A67" w:rsidRPr="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C01A67B" w14:textId="77777777" w:rsidR="00D57A67" w:rsidRPr="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165CBA31" w14:textId="77777777" w:rsidR="00D57A67" w:rsidRPr="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5FA6DD" w14:textId="370868E8" w:rsidR="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="333C7B5D" w14:textId="77777777" w:rsidR="005F4B97" w:rsidRPr="00D57A67" w:rsidRDefault="005F4B97" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4C1C21" w14:textId="77777777" w:rsidR="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>NAMA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ORGANISASI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73844731" w14:textId="77777777" w:rsidR="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>POLITEKNIK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>NEGERI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>MEDAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2496FB56" w14:textId="65318DBF" w:rsidR="00D57A67" w:rsidRPr="005F4B97" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D57A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="id" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4B97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701C708F" w14:textId="261682A4" w:rsidR="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489E8254" w14:textId="32556392" w:rsidR="00D57A67" w:rsidRDefault="00D57A67" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D9A824" w14:textId="77777777" w:rsidR="005F4B97" w:rsidRPr="00D57A67" w:rsidRDefault="005F4B97" w:rsidP="00D57A67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000003C" w14:textId="55C3269E" w:rsidR="00AB21CC" w:rsidRPr="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00752AC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LATAR BELAKANG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7602DBB5" w14:textId="7807CC63" w:rsidR="00AD7CAC" w:rsidRDefault="00752AC2" w:rsidP="00752AC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Secara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> garis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>besar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>latar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>belakang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>memuat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tiga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>berikut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kondisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>faktual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dimana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>menceritakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>keadaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>menjadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>masalah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>harus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>diatasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kondisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ideal, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kondisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>diinginkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oleh </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Solusi, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bentuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pemaparan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>penyelesaian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>masalah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>secara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>singkat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>menurut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E38DD1C" w14:textId="77777777" w:rsidR="00752AC2" w:rsidRPr="00752AC2" w:rsidRDefault="00752AC2" w:rsidP="00752AC2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F48632" w14:textId="6264F547" w:rsidR="00C2448E" w:rsidRPr="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00752AC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NAMA KEGIATAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56227E1B" w14:textId="66B3A789" w:rsidR="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00752AC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adapun </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kegiatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adalah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="152F2B7B" w14:textId="77777777" w:rsidR="00AD7CAC" w:rsidRPr="00C2448E" w:rsidRDefault="00AD7CAC" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D9EE57" w14:textId="52D40D4E" w:rsidR="00C2448E" w:rsidRPr="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TEMA KEGIATAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0F58C1" w14:textId="4DA3D910" w:rsidR="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adapun </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kegiatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adalah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="21CB0A50" w14:textId="77777777" w:rsidR="00AD7CAC" w:rsidRPr="00C2448E" w:rsidRDefault="00AD7CAC" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F111567" w14:textId="4F83433A" w:rsidR="00C2448E" w:rsidRPr="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TUJUAN KEGIATAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B6F217" w14:textId="2E53618A" w:rsidR="00C2448E" w:rsidRDefault="00752AC2" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adapun </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tujuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kegiatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adalah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>berikut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C2448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA890CF" w14:textId="7493F154" w:rsidR="00C2448E" w:rsidRPr="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9E11E2" w14:textId="6A9CC9FB" w:rsidR="00C2448E" w:rsidRPr="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFDA35D" w14:textId="1674383A" w:rsidR="00C2448E" w:rsidRPr="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039DB655" w14:textId="46DAA161" w:rsidR="00C2448E" w:rsidRPr="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxx;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6DE519" w14:textId="05576E31" w:rsidR="00C2448E" w:rsidRPr="00AD7CAC" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062AFA16" w14:textId="77777777" w:rsidR="00AD7CAC" w:rsidRPr="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF71F8C" w14:textId="23FE9A41" w:rsidR="00C2448E" w:rsidRPr="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>WAKTU DAN TEMPAT KEGIATAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7970748B" w14:textId="629EAEB1" w:rsidR="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kegiatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>akan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dilaksanakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C21E95D" w14:textId="3C8A9C67" w:rsidR="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hari/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tanggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AF5817" w14:textId="1CE6DB05" w:rsidR="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pukul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6D21AF" w14:textId="4D2AC980" w:rsidR="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tempat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20590F30" w14:textId="77777777" w:rsidR="00AD7CAC" w:rsidRPr="00752AC2" w:rsidRDefault="00AD7CAC" w:rsidP="00752AC2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662ADF1E" w14:textId="5FF00578" w:rsidR="00C2448E" w:rsidRPr="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PENYELENGGARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160EB0A0" w14:textId="13A863FB" w:rsidR="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kegiatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>diselenggarakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oleh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64214493" w14:textId="77777777" w:rsidR="00AD7CAC" w:rsidRPr="00752AC2" w:rsidRDefault="00AD7CAC" w:rsidP="00752AC2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19694D17" w14:textId="310E7EE6" w:rsidR="00752AC2" w:rsidRPr="00752AC2" w:rsidRDefault="00752AC2" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ALIANSI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461F08C9" w14:textId="202E727E" w:rsidR="00752AC2" w:rsidRPr="00752AC2" w:rsidRDefault="00752AC2" w:rsidP="00752AC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kegiatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dilaksanakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>beraliansi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="42502F22" w14:textId="076A7078" w:rsidR="00C2448E" w:rsidRPr="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SUSUNAN ACARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236ACF4D" w14:textId="2FA0DBB1" w:rsidR="00C2448E" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adapun </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>susunan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>berikut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8222" w:type="dxa"/>
+        <w:tblInd w:w="699" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="2042"/>
+        <w:gridCol w:w="2919"/>
+        <w:gridCol w:w="2552"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F17E89" w:rsidRPr="00C442D0" w14:paraId="286B2955" w14:textId="77777777" w:rsidTr="005329A1">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="688DAAD1" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C442D0">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2042" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DDEF975" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="602"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C442D0">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pukul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E14C12B" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C442D0">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Kegiatan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4342EC" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="362"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C442D0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penanggung </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C442D0">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Jawab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F17E89" w:rsidRPr="00C442D0" w14:paraId="69FA0E62" w14:textId="77777777" w:rsidTr="005329A1">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="321D744D" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C442D0">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2042" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F038052" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="345E952B" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8D621F" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F17E89" w:rsidRPr="00C442D0" w14:paraId="5CE0EA74" w14:textId="77777777" w:rsidTr="005329A1">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3906BE9D" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C442D0">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2042" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CB4DEC" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C793C1C" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3203F529" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F17E89" w:rsidRPr="00C442D0" w14:paraId="51CCA3A0" w14:textId="77777777" w:rsidTr="005329A1">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8F45B3" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C442D0">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2042" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0271AA8A" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA820AF" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FACE65" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F17E89" w:rsidRPr="00C442D0" w14:paraId="18F7217B" w14:textId="77777777" w:rsidTr="005329A1">
+        <w:trPr>
+          <w:trHeight w:val="259"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AE0E0A" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C442D0">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2042" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5D5219" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49237953" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F242BC" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F17E89" w:rsidRPr="00C442D0" w14:paraId="32AD16C6" w14:textId="77777777" w:rsidTr="005329A1">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BCC36D6" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C442D0">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2042" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="446090B3" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="479BFE84" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="467FDF7A" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F17E89" w:rsidRPr="00C442D0" w14:paraId="4D1D49ED" w14:textId="77777777" w:rsidTr="005329A1">
+        <w:trPr>
+          <w:trHeight w:val="259"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="354F8066" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C442D0">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2042" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FD940F" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C25D679" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A19D53" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRPr="00C442D0" w:rsidRDefault="00F17E89" w:rsidP="002B2270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3436E411" w14:textId="77777777" w:rsidR="00C2448E" w:rsidRPr="00AD7CAC" w:rsidRDefault="00C2448E" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335DE29E" w14:textId="458DA7D9" w:rsidR="00C2448E" w:rsidRPr="00F17E89" w:rsidRDefault="00C2448E" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SUSUNAN KEPANITIAAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666D0061" w14:textId="4552753F" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adapun </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>susunan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kepanitiaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>berikut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0768DEC3" w14:textId="0F0E3FDD" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Steering </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Committe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E781017" w14:textId="1AC0BCB5" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ketua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Panitia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1428E5" w14:textId="0F000242" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sekretaris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E635A86" w14:textId="1AC48561" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bendahara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003DA76B" w14:textId="584C6ACB" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A9CD0F" w14:textId="36DDC5FD" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SEKSI ACARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7501416A" w14:textId="6F85F209" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Steering Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A344D3" w14:textId="3EC74775" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Koordinator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BC2447" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Anggota</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E76DD52" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E10D3D8" w14:textId="170E8A14" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEKSI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>HUMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469BE082" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Steering Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6500A94D" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Koordinator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656BD326" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Anggota</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0D38BB" w14:textId="130DB23F" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB3BFEC" w14:textId="746943FC" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEKSI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PDD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D684FF" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Steering Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B8F052" w14:textId="77777777" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Koordinator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7BDC01" w14:textId="62E84D4D" w:rsidR="00F17E89" w:rsidRPr="00AD7CAC" w:rsidRDefault="00F17E89" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Anggota</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216ADC44" w14:textId="40EA0C76" w:rsidR="00C2448E" w:rsidRPr="00F17E89" w:rsidRDefault="00752AC2" w:rsidP="00C2448E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ANGGARAN</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2448E" w:rsidRPr="00C2448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DANA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EAC295" w14:textId="3660987D" w:rsidR="00F17E89" w:rsidRPr="00F17E89" w:rsidRDefault="00752AC2" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RENCANA </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PEMASUKAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119943C8" w14:textId="77777777" w:rsidR="00752AC2" w:rsidRDefault="00F17E89" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>POLITEKNIK NEGERI MEDAN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F9D6D2" w14:textId="5EB455FA" w:rsidR="00F17E89" w:rsidRPr="00F17E89" w:rsidRDefault="00752AC2" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TOTAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F17E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: Rp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3208EC" w14:textId="459AB45C" w:rsidR="00F17E89" w:rsidRPr="00F17E89" w:rsidRDefault="00752AC2" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RENCANA </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PENGELUARAN</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="809"/>
+        <w:gridCol w:w="1510"/>
+        <w:gridCol w:w="1430"/>
+        <w:gridCol w:w="1121"/>
+        <w:gridCol w:w="1072"/>
+        <w:gridCol w:w="1390"/>
+        <w:gridCol w:w="965"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E37190" w14:paraId="41E1F9DC" w14:textId="77777777" w:rsidTr="00E37190">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14994C20" w14:textId="3100D31A" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="580A116F" w14:textId="3A74DDA7" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jenis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pengeluaran</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="154BB6CE" w14:textId="1A400367" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Keterangan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B0AA65" w14:textId="0E6FD038" w:rsidR="00E37190" w:rsidRDefault="00B724F1" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Qty</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5885A8F3" w14:textId="17CEF651" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Satuan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAF5E54" w14:textId="1D0F5CC9" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Harga/Unit (@)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C26D25" w14:textId="68ACC3EC" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w14:paraId="7B9DE385" w14:textId="77777777" w:rsidTr="00E37190">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="153B4976" w14:textId="621BFD1A" w:rsidR="00E37190" w:rsidRPr="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7DF3DC" w14:textId="3495E7BD" w:rsidR="00E37190" w:rsidRPr="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sekretariatan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6100F70B" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D123CB4" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAFD22E" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="571F143D" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5846B8" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w14:paraId="17E42389" w14:textId="77777777" w:rsidTr="00E37190">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="732E6DFC" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="573E4260" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5013" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB375C3" w14:textId="4F9DDC29" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sub Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B9AB0F" w14:textId="455A9CCD" w:rsidR="00E37190" w:rsidRPr="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w14:paraId="2F45F50B" w14:textId="77777777" w:rsidTr="00E37190">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26340461" w14:textId="45058EFF" w:rsidR="00E37190" w:rsidRPr="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3498CD43" w14:textId="4F8ADED6" w:rsidR="00E37190" w:rsidRPr="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Acara</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65075CE1" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6682FFE6" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA0046E" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D6BCAF" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="041185C8" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w14:paraId="6AD1886C" w14:textId="77777777" w:rsidTr="00E37190">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29D660FE" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2053BA61" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5013" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="553D5009" w14:textId="0DD0DF2E" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sub Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C343B3E" w14:textId="4879E124" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w14:paraId="0988DB6F" w14:textId="77777777" w:rsidTr="00E37190">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="036B7B58" w14:textId="0108F932" w:rsidR="00E37190" w:rsidRPr="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6785DB" w14:textId="03C51DD9" w:rsidR="00E37190" w:rsidRPr="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PDD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="178706D1" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="321D34C0" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="257D85C4" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8165C7" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2A5844" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w14:paraId="148D6395" w14:textId="77777777" w:rsidTr="00AD7CAC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="809" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6256E3AD" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A694016" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5013" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2F4711" w14:textId="552C7849" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sub Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C617D7" w14:textId="75A12B1B" w:rsidR="00E37190" w:rsidRDefault="00AD7CAC" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD7CAC" w14:paraId="77AE43F6" w14:textId="77777777" w:rsidTr="00AD7CAC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7332" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBF7892" w14:textId="00A85569" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Keseluruhan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42815BDF" w14:textId="3D954F40" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4F8DE5D8" w14:textId="515CE4CC" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C248F0" w14:textId="26A0F21D" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Terbilang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07751A94" w14:textId="328963A7" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC0C6DF" w14:textId="0D9A449D" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7246E837" w14:textId="10C83D62" w:rsidR="00AD7CAC" w:rsidRDefault="00262AE3" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CE7978A" wp14:editId="0BAD7927">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3784600" cy="603250"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="25400"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3784600" cy="603250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0FC58B3A" w14:textId="77777777" w:rsidR="00262AE3" w:rsidRDefault="00262AE3" w:rsidP="00262AE3">
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">NB: </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Setiap</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>kwitansi</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>pengeluaran</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>wajib</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>dilengkapi</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> kop dan </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>stempel</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>toko</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>sebagai</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>bukti</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>pertanggungjawaban</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> dana dan </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>memperlancar</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00DF10B5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> proses LPJ.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="6CE7978A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:298pt;height:47.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpMGQSSgIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X524adoGdYqsRYcB&#10;RVsgHXpWZLk2JouapMTOfv2e5CT92mnYRRY/9Eg+kr647FvNNsr5hkzBx0cjzpSRVDbmueA/Hm++&#10;nHHmgzCl0GRUwbfK88v5508XnZ2pnGrSpXIMIMbPOlvwOgQ7yzIva9UKf0RWGRgrcq0IEN1zVjrR&#10;Ab3VWT4aTbOOXGkdSeU9tNeDkc8TflUpGe6ryqvAdMGRW0inS+cqntn8QsyenbB1I3dpiH/IohWN&#10;QdAD1LUIgq1d8wGqbaQjT1U4ktRmVFWNVKkGVDMevatmWQurUi0gx9sDTf7/wcq7zYNjTVnwnDMj&#10;WrToUfWBfaWe5ZGdzvoZnJYWbqGHGl3e6z2Usei+cm38ohwGO3jeHriNYBLK49OzyXQEk4RtOjrO&#10;TxL52ctr63z4pqhl8VJwh94lSsXm1gdkAte9SwzmSTflTaN1EuK8qCvt2Eag0zqkHPHijZc2rEPw&#10;Y4T+gBChD+9XWsifscq3CJC0gTJyMtQeb6Ff9TuiVlRuwZOjYc68lTcNcG+FDw/CYbBQP5Yl3OOo&#10;NCEZ2t04q8n9/ps++qPfsHLWYVAL7n+thVOc6e8Gk3A+nkziZCdhcnKaQ3CvLavXFrNurwgMjbGW&#10;VqZr9A96f60ctU/YqUWMCpMwErELHvbXqzCsD3ZSqsUiOWGWrQi3ZmllhI7kRj4f+yfh7K6fAZNw&#10;R/uRFrN3bR1840tDi3Wgqkk9jwQPrO54xx6ktux2Ni7aazl5vfxZ5n8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQD7YguZ2AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFOkVkmI&#10;UxVUuHCiRZzdeGtbxOsodtPw9yxc4DLSaFYzb5vNHHox4Zh8JAXLRQECqYvGk1Xwfni+K0GkrMno&#10;PhIq+MIEm/b6qtG1iRd6w2mfreASSrVW4HIeailT5zDotIgDEmenOAad2Y5WmlFfuDz08r4o1jJo&#10;T7zg9IBPDrvP/Tko2D3aynalHt2uNN5P88fp1b4odXszbx9AZJzz3zH84DM6tMx0jGcySfQK+JH8&#10;q5ytqjXbo4JqVYBsG/kfvv0GAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6TBkEkoCAACh&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+2ILmdgA&#10;AAAEAQAADwAAAAAAAAAAAAAAAACkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0FC58B3A" w14:textId="77777777" w:rsidR="00262AE3" w:rsidRDefault="00262AE3" w:rsidP="00262AE3">
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">NB: </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Setiap</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>kwitansi</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>pengeluaran</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>wajib</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>dilengkapi</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> kop dan </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>stempel</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>toko</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>sebagai</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>bukti</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>pertanggungjawaban</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> dana dan </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>memperlancar</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00DF10B5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> proses LPJ.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413ECA10" w14:textId="20DAAADF" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD9E56E" w14:textId="6543A48B" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F0C64CD" w14:textId="4983F36D" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661E6640" w14:textId="3745944B" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0356E26F" w14:textId="37395FFE" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F24586F" w14:textId="206166E7" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B577D2" w14:textId="73C28D33" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09AFDC89" w14:textId="3AAC22C0" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78BDF551" w14:textId="2A790EE7" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="013D6BBE" w14:textId="2C5B17DD" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAF49D6" w14:textId="08B05FD7" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715962AA" w14:textId="0D2B105E" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3336A7" w14:textId="1225850F" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00F17E89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DCABEF8" w14:textId="77777777" w:rsidR="00DC3412" w:rsidRPr="00AD7CAC" w:rsidRDefault="00DC3412" w:rsidP="00752AC2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E273104" w14:textId="1F31B223" w:rsidR="00AD7CAC" w:rsidRPr="00752AC2" w:rsidRDefault="00C2448E" w:rsidP="00752AC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PENUTUP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FD8DDE" w14:textId="77777777" w:rsidR="00752AC2" w:rsidRDefault="00752AC2" w:rsidP="00752AC2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="605" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Demikianlah proposal ini kami buat, semoga semangat dan harapan yang sudah kami representasikan dalam proposal ini dapat diartikan dan mendapat sambutan baik oleh seluruh pihak-pihak yang nantinya terlibat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kesuksesan kegiatan ini sehingga kegiatan dapat terlaksana sesuai harapan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002145A5" w14:textId="3AEED8BD" w:rsidR="00752AC2" w:rsidRDefault="00752AC2" w:rsidP="00752AC2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="605" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mohon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>maaf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>apabila</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ditemui</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kesalahan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>susunan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proposal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ini,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>karena</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tak lepas dari kapasitas kami sebagai manusia biasa dan makhluk yang masih perlu serta akan terus belajar. Terakhir, hanya kepada-Nya kami memohon ampunan sebagai seorang hamba-Nya. Atas perhatiannya kami ucapkan terima kasih.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508BAFAC" w14:textId="77777777" w:rsidR="00752AC2" w:rsidRPr="00752AC2" w:rsidRDefault="00752AC2" w:rsidP="00752AC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3D223D" w14:textId="1357462B" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162BA874" w14:textId="23EA32E6" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AAF6357" w14:textId="6582ECE0" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC63945" w14:textId="518FFB7C" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAFA1C9" w14:textId="3BDE586A" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF29D6B" w14:textId="058DF395" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C64936" w14:textId="1EF36B4B" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B67EB71" w14:textId="5CC04E07" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="587E45AC" w14:textId="7F43BD3C" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BF9A42" w14:textId="258DD2BC" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CDA3A55" w14:textId="6AFCA605" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7979F12B" w14:textId="5625F96D" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DEBFB7" w14:textId="416D7F49" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B8E904" w14:textId="70CFFB98" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F3D872" w14:textId="26C392B7" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37E02F5A" w14:textId="2E85645E" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E68275D" w14:textId="0CBB03FD" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D94B548" w14:textId="4CFB8A16" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68ED3C71" w14:textId="70349BB5" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="083B63B4" w14:textId="77777777" w:rsidR="00AD7CAC" w:rsidRPr="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F66A3B" w14:textId="0150A032" w:rsidR="00AD7CAC" w:rsidRPr="00AD7CAC" w:rsidRDefault="00C2448E" w:rsidP="00AD7CAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2448E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LEMBAR PENGESAHAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C84965" w14:textId="010355DF" w:rsidR="00F17E89" w:rsidRDefault="00752AC2" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PROPOSAL KEGIATAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551B8DAC" w14:textId="22912A30" w:rsidR="00F17E89" w:rsidRDefault="00F17E89" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Nama</w:t>
+      </w:r>
+      <w:r w:rsidR="00342702">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00342702">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kegiatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00342702">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360C3680" w14:textId="2A007308" w:rsidR="00342702" w:rsidRDefault="00342702" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Nama HMPS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Penyelenggara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E49CAC0" w14:textId="1E7F158A" w:rsidR="00342702" w:rsidRDefault="00342702" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Politeknik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Negeri Medan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6A15DE" w14:textId="63FD6B5F" w:rsidR="00342702" w:rsidRDefault="00342702" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Medan, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tanggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bulan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tahun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0CFAF9" w14:textId="6904E5AA" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BEBA856" w14:textId="6BF0852F" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hormat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kami,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0532401B" w14:textId="48B1A8F8" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Panitia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kegiatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62ABFE4B" w14:textId="7B477908" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="42962E3F" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4360A40E" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk230690006"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ketua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Panitia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8280DA" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sekretaris</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Panitia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="7563D065" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:trPr>
+          <w:trHeight w:val="924"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1678F4E4" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="395785AD" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ttd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB01630" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17500F33" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ttd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="630848F5" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="113EADBA" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Nama______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9B75F0" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Nama______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="261F6534" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE3D7DD" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NIM____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72DD1299" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NIM___________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
+    <w:p w14:paraId="686A4651" w14:textId="50188DBB" w:rsidR="00342702" w:rsidRDefault="00342702" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590225E2" w14:textId="0D635222" w:rsidR="00342702" w:rsidRDefault="00342702" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Diketahui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3652A590" w14:textId="1BA65C88" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="67B072E0" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FF5957" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk230690302"/>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Ketua Badan Eksekutif Mahasiswa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C133D3E" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Politeknik Negeri Medan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="792136CE" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Ketua HMPS (nama hmps)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A408163" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Politeknik Negeri Medan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="4F506C47" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7733F940" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FEE1273" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ttd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0B46858B" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7DEF14" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="194993FB" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ttd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="36BEC320" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="25ADF621" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B56CED6" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Nama______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C49C8ED" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Nama______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="7420BE80" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC81526" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NIM______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE01F62" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NIM______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="2F203352" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="273934C7" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58AA8EEF" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="223A3C18" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="16285B83" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="015D9906" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketua Jurusan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>_____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EC4328C" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Politeknik Negeri Medan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D42DFB" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Koordinator Program Studi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>_______</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F4C4A2" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Politeknik Negeri Medan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="7D7436ED" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="254B7035" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A1C5CE5" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ttd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0D24AD83" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="532138C8" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C8C215B" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ttd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="66E86B96" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="7AF06DCE" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6C0F57" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Nama______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42957684" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Nama______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="6181E1B7" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B17F74" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NIP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58737CA6" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NIP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p w14:paraId="14983554" w14:textId="77777777" w:rsidR="00342702" w:rsidRPr="00342702" w:rsidRDefault="00342702" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116668DB" w14:textId="0AD9AAAA" w:rsidR="00E37190" w:rsidRDefault="00342702" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mengetahui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B74F6E0" w14:textId="77777777" w:rsidR="00AD7CAC" w:rsidRDefault="00AD7CAC" w:rsidP="00DC3412">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="62F43008" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7A6523" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk230691455"/>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Wakil Direktur Bidang Kemahasiswaan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4586E461" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Politeknik Negeri Medan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="094F3D58" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE39818" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CD18E14" w14:textId="5E444538" w:rsidR="00D57A67" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00D57A67">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ttd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="463FFE87" w14:textId="77777777" w:rsidR="00E37190" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F707BEF" w14:textId="30EB198D" w:rsidR="00752AC2" w:rsidRPr="00597AE7" w:rsidRDefault="00752AC2" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="1E321AAF" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF11151" w14:textId="1109ECC9" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Ahmad </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Kholil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, S.E., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>M.Si</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009500AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E37190" w:rsidRPr="00597AE7" w14:paraId="57F1E701" w14:textId="77777777" w:rsidTr="002B2270">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03365F47" w14:textId="77777777" w:rsidR="00E37190" w:rsidRPr="00597AE7" w:rsidRDefault="00E37190" w:rsidP="00DC3412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NIP 19740324 20051 1 001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="2"/>
+    </w:tbl>
+    <w:p w14:paraId="636B4D41" w14:textId="05874AF8" w:rsidR="00DC3412" w:rsidRPr="00DC3412" w:rsidRDefault="00DC3412" w:rsidP="009500AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DC3412" w:rsidRPr="00DC3412" w:rsidSect="00D57A67">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11907" w:h="16839"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...74 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3ACB501F" w14:textId="77777777" w:rsidR="00A24F7F" w:rsidRDefault="00A24F7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7D6AA4F1" w14:textId="77777777" w:rsidR="00A24F7F" w:rsidRDefault="00A24F7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...119 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Bookman Old Style">
+    <w:panose1 w:val="02050604050505020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="75C5F441" w14:textId="77777777" w:rsidR="00A24F7F" w:rsidRDefault="00A24F7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7D779060" w14:textId="77777777" w:rsidR="00A24F7F" w:rsidRDefault="00A24F7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5D48D587" w14:textId="77777777" w:rsidR="00D31D2D" w:rsidRPr="00D31D2D" w:rsidRDefault="00D31D2D">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="3" w:name="_Hlk230690110"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk230690111"/>
+  </w:p>
+  <w:p w14:paraId="0000003D" w14:textId="579A80B7" w:rsidR="00AB21CC" w:rsidRDefault="001509E9">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="64"/>
+        <w:szCs w:val="64"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="64"/>
+        <w:szCs w:val="64"/>
+      </w:rPr>
+      <w:t>KOP SURAT</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0000003E" w14:textId="77777777" w:rsidR="00AB21CC" w:rsidRDefault="001509E9">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="64"/>
+        <w:szCs w:val="64"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="64"/>
+        <w:szCs w:val="64"/>
+      </w:rPr>
+      <w:t>ORGANISASI</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="00000041" w14:textId="5BEBCB6B" w:rsidR="00AB21CC" w:rsidRDefault="00AB21CC">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:bookmarkEnd w:id="3"/>
+  <w:bookmarkEnd w:id="4"/>
+  <w:p w14:paraId="4C866C0B" w14:textId="77777777" w:rsidR="004052F5" w:rsidRPr="004052F5" w:rsidRDefault="004052F5">
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B1F1979"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="582CF97E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24ED4270"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6822432E"/>
+    <w:lvl w:ilvl="0" w:tplc="915E5D7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29DB607E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="049E8838"/>
+    <w:lvl w:ilvl="0" w:tplc="CB762836">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32437540"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2BD61798"/>
+    <w:lvl w:ilvl="0" w:tplc="751AF680">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ACC742A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="953EE7C4"/>
+    <w:lvl w:ilvl="0" w:tplc="3378E16C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D94230B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="713EDB1C"/>
+    <w:lvl w:ilvl="0" w:tplc="6E9E24C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B042273"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A992E448"/>
+    <w:lvl w:ilvl="0" w:tplc="11A67882">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C043E07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="486EFF6E"/>
+    <w:lvl w:ilvl="0" w:tplc="B85C407C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62E405E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0DE4396A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74814EAA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89E6D444"/>
+    <w:lvl w:ilvl="0" w:tplc="32401172">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00AB21CC"/>
+    <w:rsid w:val="00141FF6"/>
+    <w:rsid w:val="001509E9"/>
+    <w:rsid w:val="001669CC"/>
+    <w:rsid w:val="00262AE3"/>
+    <w:rsid w:val="00342702"/>
+    <w:rsid w:val="003536E8"/>
+    <w:rsid w:val="003B1549"/>
+    <w:rsid w:val="004052F5"/>
+    <w:rsid w:val="005329A1"/>
+    <w:rsid w:val="00597AE7"/>
+    <w:rsid w:val="005F4B97"/>
+    <w:rsid w:val="00640036"/>
+    <w:rsid w:val="006A51A2"/>
+    <w:rsid w:val="006D3540"/>
+    <w:rsid w:val="00752AC2"/>
+    <w:rsid w:val="007C2327"/>
+    <w:rsid w:val="007C460C"/>
+    <w:rsid w:val="008E55E8"/>
+    <w:rsid w:val="009500AE"/>
+    <w:rsid w:val="00980F0D"/>
+    <w:rsid w:val="00A24F7F"/>
+    <w:rsid w:val="00AB21CC"/>
+    <w:rsid w:val="00AD7CAC"/>
+    <w:rsid w:val="00AE6F1C"/>
+    <w:rsid w:val="00B724F1"/>
+    <w:rsid w:val="00C2448E"/>
+    <w:rsid w:val="00C41D82"/>
+    <w:rsid w:val="00C57318"/>
+    <w:rsid w:val="00CD4BD4"/>
+    <w:rsid w:val="00D31D2D"/>
+    <w:rsid w:val="00D55C6A"/>
+    <w:rsid w:val="00D57A67"/>
+    <w:rsid w:val="00DC2C79"/>
+    <w:rsid w:val="00DC3412"/>
+    <w:rsid w:val="00E37190"/>
+    <w:rsid w:val="00F17E89"/>
+    <w:rsid w:val="00F55C3B"/>
+    <w:rsid w:val="00FA2D69"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-ID"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7203106B"/>
+  <w15:docId w15:val="{726FA9D0-EC48-49FB-B21C-8AC905DE4F53}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="id-ID" w:eastAsia="en-ID" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="60"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0046716D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0046716D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0046716D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0046716D"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C41D82"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C2448E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C2448E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="id" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00752AC2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="id" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00752AC2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="id" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
@@ -361,64 +10417,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -496,263 +10548,135 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...182 lines deleted...]
-</worksheet>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh0ri11tuN64FKAeRW+L3RLQhNfsA==">CgMxLjA4AHIhMVZfZVpJZWFlYWxTaWgwU0E0TlVJVUw0a2tiMWhfUnh0</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>447</Words>
+  <Characters>2552</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>21</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Worksheet</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
-  <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Unknown Creator</dc:creator>
+  <dc:title/>
+  <dc:creator>Ela Maria Nainggolan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Untitled Spreadsheet</dc:title>
-[...3 lines deleted...]
-  <cp:category/>
 </cp:coreProperties>
 </file>